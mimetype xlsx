--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Canceled shows for no good reas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
@@ -74,78 +74,93 @@
   <si>
     <t>series</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/jupiters-legacy-01ksgdxr</t>
   </si>
   <si>
     <t>Terra Nova</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/terra-nova-01ksg5mx</t>
   </si>
   <si>
     <t>Outer Range</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/outer-range-01ksg8bp</t>
   </si>
   <si>
     <t>Wayward Pines</t>
   </si>
   <si>
+    <t>tt2618986</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/wayward-pines-01ksfqyb</t>
   </si>
   <si>
     <t>Designated Survivor</t>
   </si>
   <si>
+    <t>tt5296406</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/designated-survivor-01ksfpz3</t>
   </si>
   <si>
     <t>Santa Clarita Diet</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/santa-clarita-diet-01ksfyr6</t>
   </si>
   <si>
     <t>Marco Polo</t>
   </si>
   <si>
+    <t>tt2189461</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/marco-polo-01ksfve3</t>
   </si>
   <si>
     <t>House of Cards</t>
   </si>
   <si>
+    <t>tt1856010</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/house-of-cards-01ksfjcg</t>
   </si>
   <si>
     <t>Bloodline</t>
+  </si>
+  <si>
+    <t>tt3520702</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/bloodline-01ksfyv6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -485,51 +500,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.697" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -632,188 +647,203 @@
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
         <v>2015</v>
       </c>
       <c r="F5">
         <v>6.9</v>
       </c>
       <c r="G5">
         <v>43</v>
       </c>
+      <c r="H5" t="s">
+        <v>20</v>
+      </c>
       <c r="J5" t="s">
         <v>13</v>
       </c>
       <c r="K5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2016</v>
       </c>
       <c r="F6">
         <v>7.2</v>
       </c>
+      <c r="H6" t="s">
+        <v>23</v>
+      </c>
       <c r="J6" t="s">
         <v>13</v>
       </c>
       <c r="K6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>2017</v>
       </c>
       <c r="F7">
         <v>7.4</v>
       </c>
       <c r="J7" t="s">
         <v>13</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
         <v>2014</v>
       </c>
       <c r="F8">
         <v>7.4</v>
       </c>
+      <c r="H8" t="s">
+        <v>28</v>
+      </c>
       <c r="J8" t="s">
         <v>13</v>
       </c>
       <c r="K8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
         <v>2013</v>
       </c>
       <c r="F9">
         <v>8.0</v>
       </c>
+      <c r="H9" t="s">
+        <v>31</v>
+      </c>
       <c r="J9" t="s">
         <v>13</v>
       </c>
       <c r="K9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
         <v>2015</v>
       </c>
       <c r="F10">
         <v>7.1</v>
       </c>
       <c r="G10">
         <v>60</v>
       </c>
+      <c r="H10" t="s">
+        <v>34</v>
+      </c>
       <c r="J10" t="s">
         <v>13</v>
       </c>
       <c r="K10" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">