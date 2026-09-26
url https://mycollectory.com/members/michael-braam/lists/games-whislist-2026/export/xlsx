--- v0 (2026-06-10)
+++ v1 (2026-09-26)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Games Whislist 2026" sheetId="1" r:id="rId4"/>
+    <sheet name="Games Whislist" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
@@ -77,72 +77,78 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/game/fable-01ktrkbd</t>
   </si>
   <si>
     <t>Marvel's Wolverine</t>
   </si>
   <si>
     <t>https://mycollectory.com/game/marvels-wolverine-01ktqk8y</t>
   </si>
   <si>
     <t>Halo Campaign Evolved</t>
   </si>
   <si>
     <t>https://mycollectory.com/game/halo-campaign-evolved-01ktpcmz</t>
   </si>
   <si>
     <t>Gears of War: E-Day</t>
   </si>
   <si>
     <t>https://mycollectory.com/game/gears-of-war-e-day-01ktr072</t>
   </si>
   <si>
-    <t>Onimusha: Way of the Sword</t>
-[...4 lines deleted...]
-  <si>
     <t>Call of Duty: Modern Warfare 4</t>
   </si>
   <si>
     <t>https://mycollectory.com/game/call-of-duty-modern-warfare-4-01kthfdb</t>
   </si>
   <si>
     <t>Grand Theft Auto VI</t>
   </si>
   <si>
     <t>https://mycollectory.com/game/grand-theft-auto-vi-01ktr07d</t>
   </si>
+  <si>
+    <t>Game of Thrones: War for Westeros</t>
+  </si>
+  <si>
+    <t>https://mycollectory.com/game/game-of-thrones-war-for-westeros-01kttt3y</t>
+  </si>
+  <si>
+    <t>Grand Theft Auto VI: Ultimate Edition</t>
+  </si>
+  <si>
+    <t>https://mycollectory.com/game/grand-theft-auto-vi-ultimate-edition-01kw2wgq</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -454,73 +460,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="89.55" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -553,200 +559,217 @@
         <v>2027</v>
       </c>
       <c r="J2" t="s">
         <v>13</v>
       </c>
       <c r="K2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>2026</v>
       </c>
+      <c r="F3">
+        <v>8.7</v>
+      </c>
       <c r="J3" t="s">
         <v>13</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="J4" t="s">
         <v>13</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
         <v>2026</v>
       </c>
       <c r="J5" t="s">
         <v>13</v>
       </c>
       <c r="K5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2026</v>
       </c>
       <c r="J6" t="s">
         <v>13</v>
       </c>
       <c r="K6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>2026</v>
       </c>
       <c r="J7" t="s">
         <v>13</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="J8" t="s">
         <v>13</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9">
+        <v>2026</v>
+      </c>
+      <c r="J9" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Games Whislist 2026</vt:lpstr>
+      <vt:lpstr>Games Whislist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Games Whislist 2026</dc:title>
+  <dc:title>Games Whislist</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>