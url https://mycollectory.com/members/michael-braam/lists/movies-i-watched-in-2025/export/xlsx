--- v1 (2026-08-10)
+++ v2 (2026-09-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Movies I watched in 2025" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
@@ -785,51 +785,51 @@
   <si>
     <t>https://mycollectory.com/film/straight-outta-space-01kthhy5</t>
   </si>
   <si>
     <t>Kees vliegt écht uit</t>
   </si>
   <si>
     <t>tt36704220</t>
   </si>
   <si>
     <t>https://mycollectory.com/documentaire/kees-vliegt-echt-uit-01kthhyd</t>
   </si>
   <si>
     <t>Trainwreck: The Real Project X</t>
   </si>
   <si>
     <t>tt36856496</t>
   </si>
   <si>
     <t>https://mycollectory.com/documentaire/trainwreck-the-real-project-x-01kthhxk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1141,51 +1141,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -1218,51 +1218,51 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2">
         <v>2024</v>
       </c>
       <c r="F2">
-        <v>6.1</v>
+        <v>6.0</v>
       </c>
       <c r="G2">
         <v>109</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
@@ -2338,51 +2338,51 @@
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
       <c r="K36" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>119</v>
       </c>
       <c r="C37" t="s">
         <v>119</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
         <v>2024</v>
       </c>
       <c r="F37">
-        <v>5.9</v>
+        <v>6.3</v>
       </c>
       <c r="G37">
         <v>86</v>
       </c>
       <c r="H37" t="s">
         <v>120</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
       <c r="K37" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>122</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
@@ -2434,51 +2434,51 @@
       </c>
       <c r="J39" t="s">
         <v>14</v>
       </c>
       <c r="K39" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>128</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
         <v>2007</v>
       </c>
       <c r="F40">
-        <v>6.8</v>
+        <v>6.9</v>
       </c>
       <c r="G40">
         <v>144</v>
       </c>
       <c r="H40" t="s">
         <v>129</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
       <c r="K40" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>131</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
@@ -2722,51 +2722,51 @@
       </c>
       <c r="J48" t="s">
         <v>14</v>
       </c>
       <c r="K48" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>155</v>
       </c>
       <c r="C49" t="s">
         <v>155</v>
       </c>
       <c r="D49" t="s">
         <v>156</v>
       </c>
       <c r="E49">
         <v>2025</v>
       </c>
       <c r="F49">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="H49" t="s">
         <v>157</v>
       </c>
       <c r="J49" t="s">
         <v>14</v>
       </c>
       <c r="K49" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>159</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
@@ -2943,51 +2943,51 @@
       </c>
       <c r="J55" t="s">
         <v>14</v>
       </c>
       <c r="K55" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>177</v>
       </c>
       <c r="C56" t="s">
         <v>177</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
         <v>2025</v>
       </c>
       <c r="F56">
-        <v>7.0</v>
+        <v>6.9</v>
       </c>
       <c r="G56">
         <v>115</v>
       </c>
       <c r="H56" t="s">
         <v>178</v>
       </c>
       <c r="J56" t="s">
         <v>14</v>
       </c>
       <c r="K56" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>180</v>
       </c>
       <c r="C57" t="s">
         <v>180</v>
       </c>
       <c r="D57" t="s">
@@ -3071,51 +3071,51 @@
       </c>
       <c r="J59" t="s">
         <v>14</v>
       </c>
       <c r="K59" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>189</v>
       </c>
       <c r="C60" t="s">
         <v>189</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60">
         <v>2025</v>
       </c>
       <c r="F60">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="G60">
         <v>87</v>
       </c>
       <c r="H60" t="s">
         <v>190</v>
       </c>
       <c r="J60" t="s">
         <v>14</v>
       </c>
       <c r="K60" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>192</v>
       </c>
       <c r="C61" t="s">
         <v>192</v>
       </c>
       <c r="D61" t="s">
@@ -3295,51 +3295,51 @@
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
       <c r="K66" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>210</v>
       </c>
       <c r="C67" t="s">
         <v>210</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
         <v>2025</v>
       </c>
       <c r="F67">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
       <c r="G67">
         <v>102</v>
       </c>
       <c r="H67" t="s">
         <v>211</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
       <c r="K67" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>213</v>
       </c>
       <c r="C68" t="s">
         <v>213</v>
       </c>
       <c r="D68" t="s">
@@ -3759,59 +3759,50 @@
         <v>156</v>
       </c>
       <c r="E81">
         <v>2025</v>
       </c>
       <c r="F81">
         <v>6.0</v>
       </c>
       <c r="G81">
         <v>48</v>
       </c>
       <c r="H81" t="s">
         <v>254</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
       <c r="K81" t="s">
         <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Movies I watched in 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>