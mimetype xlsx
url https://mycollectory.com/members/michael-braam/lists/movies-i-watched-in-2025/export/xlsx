--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Movies I watched in 2025" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
@@ -483,50 +483,53 @@
     <t>https://mycollectory.com/film/nobody-2-01ksfj6s</t>
   </si>
   <si>
     <t>Casino Royale</t>
   </si>
   <si>
     <t>tt0381061</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/casino-royale-01ksfj9h</t>
   </si>
   <si>
     <t>Quantum of Solace</t>
   </si>
   <si>
     <t>tt0830515</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/quantum-of-solace-01ksfpwa</t>
   </si>
   <si>
     <t>Trainwreck: Storm Area 51</t>
   </si>
   <si>
     <t>documentary</t>
+  </si>
+  <si>
+    <t>tt36856570</t>
   </si>
   <si>
     <t>https://mycollectory.com/documentaire/trainwreck-storm-area-51-01kskdcf</t>
   </si>
   <si>
     <t>Flight Risk</t>
   </si>
   <si>
     <t>tt10078772</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/flight-risk-01ksfpwd</t>
   </si>
   <si>
     <t>The Next Karate Kid</t>
   </si>
   <si>
     <t>tt0110657</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/the-next-karate-kid-01ksg9c4</t>
   </si>
   <si>
     <t>Karate Kid: Legends</t>
   </si>
@@ -1314,51 +1317,51 @@
       </c>
       <c r="K4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
         <v>2004</v>
       </c>
       <c r="F5">
         <v>6.6</v>
       </c>
       <c r="G5">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
@@ -2111,51 +2114,51 @@
       </c>
       <c r="J29" t="s">
         <v>14</v>
       </c>
       <c r="K29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>97</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
         <v>2012</v>
       </c>
       <c r="F30">
-        <v>8.0</v>
+        <v>8.1</v>
       </c>
       <c r="G30">
         <v>143</v>
       </c>
       <c r="H30" t="s">
         <v>98</v>
       </c>
       <c r="J30" t="s">
         <v>14</v>
       </c>
       <c r="K30" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>100</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" t="s">
@@ -2303,83 +2306,83 @@
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
       <c r="K35" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
       <c r="C36" t="s">
         <v>116</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>2025</v>
       </c>
       <c r="F36">
-        <v>6.4</v>
+        <v>6.5</v>
       </c>
       <c r="G36">
         <v>105</v>
       </c>
       <c r="H36" t="s">
         <v>117</v>
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
       <c r="K36" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>119</v>
       </c>
       <c r="C37" t="s">
         <v>119</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
         <v>2024</v>
       </c>
       <c r="F37">
-        <v>6.0</v>
+        <v>5.9</v>
       </c>
       <c r="G37">
         <v>86</v>
       </c>
       <c r="H37" t="s">
         <v>120</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
       <c r="K37" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>122</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
@@ -2719,1078 +2722,1081 @@
       </c>
       <c r="J48" t="s">
         <v>14</v>
       </c>
       <c r="K48" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>155</v>
       </c>
       <c r="C49" t="s">
         <v>155</v>
       </c>
       <c r="D49" t="s">
         <v>156</v>
       </c>
       <c r="E49">
         <v>2025</v>
       </c>
       <c r="F49">
-        <v>6.2</v>
+        <v>6.1</v>
+      </c>
+      <c r="H49" t="s">
+        <v>157</v>
       </c>
       <c r="J49" t="s">
         <v>14</v>
       </c>
       <c r="K49" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C50" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
         <v>2025</v>
       </c>
       <c r="F50">
         <v>5.9</v>
       </c>
       <c r="G50">
         <v>91</v>
       </c>
       <c r="H50" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J50" t="s">
         <v>14</v>
       </c>
       <c r="K50" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C51" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
         <v>1994</v>
       </c>
       <c r="F51">
         <v>5.4</v>
       </c>
       <c r="G51">
         <v>107</v>
       </c>
       <c r="H51" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J51" t="s">
         <v>14</v>
       </c>
       <c r="K51" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
         <v>2025</v>
       </c>
       <c r="F52">
         <v>7.0</v>
       </c>
       <c r="G52">
         <v>94</v>
       </c>
       <c r="H52" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="J52" t="s">
         <v>14</v>
       </c>
       <c r="K52" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C53" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
         <v>2025</v>
       </c>
       <c r="F53">
-        <v>6.5</v>
+        <v>6.6</v>
       </c>
       <c r="G53">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H53" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J53" t="s">
         <v>14</v>
       </c>
       <c r="K53" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C54" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
         <v>2025</v>
       </c>
       <c r="F54">
         <v>7.3</v>
       </c>
       <c r="G54">
         <v>129</v>
       </c>
       <c r="H54" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J54" t="s">
         <v>14</v>
       </c>
       <c r="K54" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C55" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55">
         <v>2012</v>
       </c>
       <c r="F55">
         <v>7.3</v>
       </c>
       <c r="G55">
         <v>143</v>
       </c>
       <c r="H55" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J55" t="s">
         <v>14</v>
       </c>
       <c r="K55" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C56" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
         <v>2025</v>
       </c>
       <c r="F56">
         <v>7.0</v>
       </c>
       <c r="G56">
         <v>115</v>
       </c>
       <c r="H56" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J56" t="s">
         <v>14</v>
       </c>
       <c r="K56" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
         <v>2025</v>
       </c>
       <c r="F57">
         <v>7.8</v>
       </c>
       <c r="G57">
         <v>156</v>
       </c>
       <c r="H57" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J57" t="s">
         <v>14</v>
       </c>
       <c r="K57" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58">
         <v>2025</v>
       </c>
       <c r="F58">
         <v>6.6</v>
       </c>
       <c r="G58">
         <v>128</v>
       </c>
       <c r="H58" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J58" t="s">
         <v>14</v>
       </c>
       <c r="K58" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C59" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59">
         <v>2025</v>
       </c>
       <c r="F59">
         <v>7.0</v>
       </c>
       <c r="G59">
         <v>130</v>
       </c>
       <c r="H59" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J59" t="s">
         <v>14</v>
       </c>
       <c r="K59" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C60" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60">
         <v>2025</v>
       </c>
       <c r="F60">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
       <c r="G60">
         <v>87</v>
       </c>
       <c r="H60" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J60" t="s">
         <v>14</v>
       </c>
       <c r="K60" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C61" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
         <v>2015</v>
       </c>
       <c r="F61">
         <v>6.6</v>
       </c>
       <c r="G61">
         <v>148</v>
       </c>
       <c r="H61" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J61" t="s">
         <v>14</v>
       </c>
       <c r="K61" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C62" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
         <v>2025</v>
       </c>
       <c r="F62">
         <v>6.9</v>
       </c>
       <c r="G62">
         <v>108</v>
       </c>
       <c r="H62" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="J62" t="s">
         <v>14</v>
       </c>
       <c r="K62" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C63" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63">
         <v>2025</v>
       </c>
       <c r="F63">
         <v>6.4</v>
       </c>
       <c r="G63">
         <v>112</v>
       </c>
       <c r="H63" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J63" t="s">
         <v>14</v>
       </c>
       <c r="K63" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C64" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
         <v>2023</v>
       </c>
       <c r="F64">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="G64">
         <v>93</v>
       </c>
       <c r="H64" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J64" t="s">
         <v>14</v>
       </c>
       <c r="K64" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C65" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65">
         <v>2021</v>
       </c>
       <c r="F65">
         <v>7.3</v>
       </c>
       <c r="G65">
         <v>163</v>
       </c>
       <c r="H65" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J65" t="s">
         <v>14</v>
       </c>
       <c r="K65" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C66" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
         <v>2025</v>
       </c>
       <c r="F66">
         <v>6.9</v>
       </c>
       <c r="G66">
         <v>93</v>
       </c>
       <c r="H66" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
       <c r="K66" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C67" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
         <v>2025</v>
       </c>
       <c r="F67">
         <v>6.4</v>
       </c>
       <c r="G67">
         <v>102</v>
       </c>
       <c r="H67" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
       <c r="K67" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C68" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68">
         <v>2025</v>
       </c>
       <c r="F68">
         <v>6.3</v>
       </c>
       <c r="G68">
         <v>103</v>
       </c>
       <c r="H68" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J68" t="s">
         <v>14</v>
       </c>
       <c r="K68" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C69" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
         <v>2013</v>
       </c>
       <c r="F69">
         <v>6.7</v>
       </c>
       <c r="G69">
         <v>143</v>
       </c>
       <c r="H69" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J69" t="s">
         <v>14</v>
       </c>
       <c r="K69" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C70" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70">
         <v>2016</v>
       </c>
       <c r="F70">
         <v>6.0</v>
       </c>
       <c r="G70">
         <v>152</v>
       </c>
       <c r="H70" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
       <c r="K70" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C71" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71">
         <v>2021</v>
       </c>
       <c r="F71">
         <v>8.1</v>
       </c>
       <c r="G71">
         <v>242</v>
       </c>
       <c r="H71" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J71" t="s">
         <v>14</v>
       </c>
       <c r="K71" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C72" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72">
         <v>2009</v>
       </c>
       <c r="F72">
         <v>7.3</v>
       </c>
       <c r="G72">
         <v>100</v>
       </c>
       <c r="H72" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
       <c r="K72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C73" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73">
         <v>2011</v>
       </c>
       <c r="F73">
         <v>6.5</v>
       </c>
       <c r="G73">
         <v>102</v>
       </c>
       <c r="H73" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J73" t="s">
         <v>14</v>
       </c>
       <c r="K73" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C74" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
         <v>1997</v>
       </c>
       <c r="F74">
         <v>5.3</v>
       </c>
       <c r="G74">
         <v>90</v>
       </c>
       <c r="H74" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J74" t="s">
         <v>14</v>
       </c>
       <c r="K74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C75" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
         <v>2023</v>
       </c>
       <c r="F75">
         <v>6.7</v>
       </c>
       <c r="G75">
         <v>105</v>
       </c>
       <c r="H75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
       <c r="K75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C76" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
         <v>2005</v>
       </c>
       <c r="F76">
         <v>7.7</v>
       </c>
       <c r="G76">
         <v>140</v>
       </c>
       <c r="H76" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
       <c r="K76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C77" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
       <c r="E77">
         <v>1997</v>
       </c>
       <c r="F77">
         <v>7.5</v>
       </c>
       <c r="G77">
         <v>144</v>
       </c>
       <c r="H77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J77" t="s">
         <v>14</v>
       </c>
       <c r="K77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C78" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>2017</v>
       </c>
       <c r="F78">
         <v>6.1</v>
       </c>
       <c r="G78">
         <v>120</v>
       </c>
       <c r="H78" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
       <c r="K78" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C79" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
         <v>2025</v>
       </c>
       <c r="F79">
         <v>6.2</v>
       </c>
       <c r="G79">
         <v>92</v>
       </c>
       <c r="H79" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J79" t="s">
         <v>14</v>
       </c>
       <c r="K79" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C80" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D80" t="s">
         <v>156</v>
       </c>
       <c r="E80">
         <v>2025</v>
       </c>
       <c r="F80">
         <v>7.0</v>
       </c>
       <c r="H80" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
       <c r="K80" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C81" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D81" t="s">
         <v>156</v>
       </c>
       <c r="E81">
         <v>2025</v>
       </c>
       <c r="F81">
         <v>6.0</v>
       </c>
       <c r="G81">
         <v>48</v>
       </c>
       <c r="H81" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
       <c r="K81" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">