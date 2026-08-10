--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -12,152 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="My Personal top 10 Shows" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Detail URL</t>
   </si>
   <si>
     <t>The Sopranos</t>
   </si>
   <si>
     <t>series</t>
   </si>
   <si>
+    <t>tt0141842</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/the-sopranos-01ksfcwf</t>
   </si>
   <si>
     <t>House of Cards</t>
   </si>
   <si>
+    <t>tt1856010</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/house-of-cards-01ksfjcg</t>
   </si>
   <si>
     <t>The West Wing</t>
   </si>
   <si>
+    <t>tt0200276</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-west-wing-01ksfd9b</t>
   </si>
   <si>
     <t>Succession</t>
   </si>
   <si>
+    <t>tt7660850</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/succession-01ksfje7</t>
   </si>
   <si>
     <t>Game of Thrones</t>
   </si>
   <si>
+    <t>tt0944947</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/game-of-thrones-01ksfcmb</t>
   </si>
   <si>
     <t>House of the Dragon</t>
   </si>
   <si>
+    <t>tt11198330</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/house-of-the-dragon-01ksfdgs</t>
   </si>
   <si>
     <t>Band of Brothers</t>
   </si>
   <si>
+    <t>tt0185906</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/band-of-brothers-01ksfjsn</t>
   </si>
   <si>
     <t>Smallville</t>
   </si>
   <si>
+    <t>tt0279600</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/smallville-01ksfcq6</t>
   </si>
   <si>
     <t>Modern Family</t>
   </si>
   <si>
+    <t>tt1442437</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/modern-family-01ksfcqh</t>
   </si>
   <si>
     <t>NCIS</t>
   </si>
   <si>
+    <t>tt0364845</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/ncis-01ksfckq</t>
   </si>
   <si>
     <t>Zero Day</t>
+  </si>
+  <si>
+    <t>tt23872886</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/zero-day-01ksg9tv</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -497,51 +530,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.697" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -557,318 +590,351 @@
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2">
         <v>1999</v>
       </c>
       <c r="F2">
         <v>8.7</v>
       </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
       <c r="J2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>2013</v>
       </c>
       <c r="F3">
         <v>8.0</v>
       </c>
+      <c r="H3" t="s">
+        <v>17</v>
+      </c>
       <c r="J3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>1999</v>
       </c>
       <c r="F4">
         <v>8.3</v>
       </c>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
       <c r="J4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
         <v>2018</v>
       </c>
       <c r="F5">
         <v>8.3</v>
       </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
       <c r="J5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2011</v>
       </c>
       <c r="F6">
         <v>8.5</v>
       </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>2022</v>
       </c>
       <c r="F7">
-        <v>8.3</v>
+        <v>8.4</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
       </c>
       <c r="J7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
         <v>2001</v>
       </c>
       <c r="F8">
         <v>8.6</v>
       </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
       <c r="J8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K8" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
         <v>2001</v>
       </c>
       <c r="F9">
         <v>8.2</v>
       </c>
       <c r="G9">
         <v>43</v>
       </c>
+      <c r="H9" t="s">
+        <v>35</v>
+      </c>
       <c r="J9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K9" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
         <v>2009</v>
       </c>
       <c r="F10">
         <v>7.9</v>
       </c>
+      <c r="H10" t="s">
+        <v>38</v>
+      </c>
       <c r="J10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K10" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>2003</v>
       </c>
       <c r="F11">
         <v>7.6</v>
       </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
       <c r="J11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K11" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
         <v>2025</v>
       </c>
       <c r="F12">
         <v>7.0</v>
       </c>
+      <c r="H12" t="s">
+        <v>44</v>
+      </c>
       <c r="J12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">