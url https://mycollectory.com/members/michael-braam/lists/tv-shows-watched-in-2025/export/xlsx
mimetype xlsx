--- v1 (2026-08-10)
+++ v2 (2026-09-26)
@@ -1,102 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tv Shows Watched in 2025" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Detail URL</t>
   </si>
   <si>
     <t>Lawmen: Bass Reeves</t>
   </si>
   <si>
     <t>series</t>
   </si>
   <si>
+    <t>tt15399640</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/lawmen-bass-reeves-01ksgbe0</t>
   </si>
   <si>
     <t>Dexter: Original Sin</t>
   </si>
   <si>
     <t>tt32252772</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/dexter-original-sin-01ksfvcq</t>
   </si>
   <si>
     <t>La Palma</t>
   </si>
   <si>
     <t>tt30317229</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/la-palma-01ksgcha</t>
   </si>
   <si>
     <t>Jerry Springer: Fights, Camera, Action</t>
@@ -239,87 +242,96 @@
   <si>
     <t>NCIS: Origins</t>
   </si>
   <si>
     <t>tt30796986</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/ncis-origins-01ksfv6e</t>
   </si>
   <si>
     <t>Football Parents</t>
   </si>
   <si>
     <t>Voetbalouders</t>
   </si>
   <si>
     <t>tt33078939</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/football-parents-01kszmeh</t>
   </si>
   <si>
     <t>My Adventures with Superman</t>
   </si>
   <si>
+    <t>tt14681924</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/my-adventures-with-superman-01ksfv8r</t>
   </si>
   <si>
     <t>Ballard</t>
   </si>
   <si>
     <t>tt26676904</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/ballard-01ksg24j</t>
   </si>
   <si>
     <t>Amy Bradley Is Missing</t>
   </si>
   <si>
     <t>tt37439438</t>
   </si>
   <si>
     <t>https://mycollectory.com/documentaire/amy-bradley-is-missing-01ksg5he</t>
   </si>
   <si>
     <t>Shifting Gears</t>
   </si>
   <si>
     <t>tt31614348</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/shifting-gears-01ksfyrg</t>
   </si>
   <si>
     <t>Poppa's House</t>
   </si>
   <si>
+    <t>tt26678932</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/poppas-house-01ksg6yh</t>
   </si>
   <si>
     <t>The Terminal List</t>
+  </si>
+  <si>
+    <t>tt11743610</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/the-terminal-list-01ksg6gq</t>
   </si>
   <si>
     <t>Sneaky Pete</t>
   </si>
   <si>
     <t>tt5011816</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/sneaky-pete-01ksfqvx</t>
   </si>
   <si>
     <t>Dexter: Resurrection</t>
   </si>
   <si>
     <t>tt33043892</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/dexter-resurrection-01ksg8sq</t>
   </si>
   <si>
     <t>Butterfly</t>
   </si>
@@ -383,51 +395,51 @@
   <si>
     <t>https://mycollectory.com/serie/godfather-of-harlem-01ksfq47</t>
   </si>
   <si>
     <t>Amsterdam Empire</t>
   </si>
   <si>
     <t>tt31835154</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/amsterdam-empire-01kskba7</t>
   </si>
   <si>
     <t>SAS Rogue Heroes</t>
   </si>
   <si>
     <t>tt10405370</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/sas-rogue-heroes-01ksg9ps</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -739,51 +751,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -818,1117 +830,1120 @@
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2">
         <v>2023</v>
       </c>
       <c r="F2">
         <v>7.0</v>
       </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
       <c r="J2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>2024</v>
       </c>
       <c r="F3">
         <v>8.1</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>2024</v>
       </c>
       <c r="F4">
         <v>6.8</v>
       </c>
       <c r="G4">
         <v>44</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5">
         <v>2025</v>
       </c>
       <c r="F5">
         <v>6.7</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2025</v>
       </c>
       <c r="F6">
         <v>7.4</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>2024</v>
       </c>
       <c r="F7">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
         <v>2005</v>
       </c>
       <c r="F8">
         <v>8.1</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
         <v>2021</v>
       </c>
       <c r="F9">
         <v>8.6</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10">
         <v>2025</v>
       </c>
       <c r="F10">
         <v>7.2</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>2025</v>
       </c>
       <c r="F11">
         <v>7.0</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
         <v>2025</v>
       </c>
       <c r="F12">
-        <v>6.2</v>
+        <v>5.7</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
         <v>2022</v>
       </c>
       <c r="F13">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14">
         <v>2025</v>
       </c>
       <c r="F14">
-        <v>8.2</v>
+        <v>8.0</v>
       </c>
       <c r="H14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
         <v>2023</v>
       </c>
       <c r="F15">
         <v>7.7</v>
       </c>
       <c r="H15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
         <v>2025</v>
       </c>
       <c r="F16">
         <v>8.2</v>
       </c>
       <c r="H16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>2018</v>
       </c>
       <c r="F17">
         <v>8.0</v>
       </c>
       <c r="H17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>1923</v>
       </c>
       <c r="C18">
         <v>1923</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
         <v>2022</v>
       </c>
       <c r="F18">
         <v>8.3</v>
       </c>
       <c r="H18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
         <v>2025</v>
       </c>
       <c r="F19">
         <v>6.8</v>
       </c>
       <c r="H19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
         <v>2024</v>
       </c>
       <c r="F20">
-        <v>7.5</v>
+        <v>7.6</v>
       </c>
       <c r="H20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
         <v>2025</v>
       </c>
       <c r="F21">
         <v>6.1</v>
       </c>
       <c r="H21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
         <v>2023</v>
       </c>
       <c r="F22">
         <v>8.1</v>
       </c>
       <c r="G22">
         <v>23</v>
       </c>
+      <c r="H22" t="s">
+        <v>76</v>
+      </c>
       <c r="J22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
         <v>2025</v>
       </c>
       <c r="F23">
         <v>7.3</v>
       </c>
       <c r="H23" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24">
         <v>2025</v>
       </c>
       <c r="F24">
-        <v>7.0</v>
+        <v>6.9</v>
       </c>
       <c r="G24">
         <v>49</v>
       </c>
       <c r="H24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
         <v>2025</v>
       </c>
       <c r="F25">
-        <v>6.5</v>
+        <v>6.6</v>
       </c>
       <c r="H25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
         <v>2024</v>
       </c>
       <c r="F26">
-        <v>5.6</v>
+        <v>5.5</v>
+      </c>
+      <c r="H26" t="s">
+        <v>88</v>
       </c>
       <c r="J26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
         <v>2022</v>
       </c>
       <c r="F27">
         <v>8.0</v>
       </c>
+      <c r="H27" t="s">
+        <v>91</v>
+      </c>
       <c r="J27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K27" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
         <v>2015</v>
       </c>
       <c r="F28">
         <v>7.5</v>
       </c>
       <c r="H28" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="J28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K28" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
         <v>2025</v>
       </c>
       <c r="F29">
         <v>8.5</v>
       </c>
       <c r="H29" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="J29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K29" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
         <v>2025</v>
       </c>
       <c r="F30">
         <v>7.2</v>
       </c>
       <c r="H30" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K30" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
         <v>2025</v>
       </c>
       <c r="F31">
-        <v>7.6</v>
+        <v>7.7</v>
       </c>
       <c r="H31" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K31" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
         <v>2022</v>
       </c>
       <c r="F32">
         <v>8.5</v>
       </c>
       <c r="H32" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="J32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K32" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C33" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
         <v>2019</v>
       </c>
       <c r="F33">
         <v>7.7</v>
       </c>
       <c r="H33" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K33" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C34" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
         <v>2025</v>
       </c>
       <c r="F34">
         <v>7.3</v>
       </c>
       <c r="H34" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K34" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
         <v>2025</v>
       </c>
       <c r="F35">
         <v>8.2</v>
       </c>
       <c r="H35" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K35" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C36" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>2019</v>
       </c>
       <c r="F36">
         <v>8.1</v>
       </c>
       <c r="H36" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K36" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
         <v>2025</v>
       </c>
       <c r="F37">
         <v>6.4</v>
       </c>
       <c r="H37" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="J37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K37" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C38" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
         <v>2022</v>
       </c>
       <c r="F38">
         <v>7.8</v>
       </c>
       <c r="G38">
         <v>60</v>
       </c>
       <c r="H38" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K38" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tv Shows Watched in 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>