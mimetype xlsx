--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -12,311 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tv Shows Watched in 2025" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Detail URL</t>
   </si>
   <si>
     <t>Lawmen: Bass Reeves</t>
   </si>
   <si>
     <t>series</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/lawmen-bass-reeves-01ksgbe0</t>
   </si>
   <si>
     <t>Dexter: Original Sin</t>
   </si>
   <si>
+    <t>tt32252772</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/dexter-original-sin-01ksfvcq</t>
   </si>
   <si>
     <t>La Palma</t>
   </si>
   <si>
+    <t>tt30317229</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/la-palma-01ksgcha</t>
   </si>
   <si>
     <t>Jerry Springer: Fights, Camera, Action</t>
   </si>
   <si>
     <t>documentary</t>
   </si>
   <si>
+    <t>tt34269065</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/documentaire/jerry-springer-fights-camera-action-01ksgt9s</t>
   </si>
   <si>
     <t>On Call</t>
   </si>
   <si>
+    <t>tt14582876</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/on-call-01ksg5tt</t>
   </si>
   <si>
     <t>The Day of the Jackal</t>
   </si>
   <si>
+    <t>tt24053860</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-day-of-the-jackal-01ksfe6c</t>
   </si>
   <si>
     <t>Prison Break</t>
   </si>
   <si>
+    <t>tt0455275</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/prison-break-01ksfcv9</t>
   </si>
   <si>
     <t>INVINCIBLE</t>
   </si>
   <si>
+    <t>tt6741278</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/invincible-01ksfcxt</t>
   </si>
   <si>
     <t>American Murder: Gabby Petito</t>
   </si>
   <si>
+    <t>tt35590630</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/documentaire/american-murder-gabby-petito-01ksfyk6</t>
   </si>
   <si>
     <t>Zero Day</t>
   </si>
   <si>
+    <t>tt23872886</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/zero-day-01ksg9tv</t>
   </si>
   <si>
     <t>Roosters</t>
   </si>
   <si>
     <t>Haantjes</t>
   </si>
   <si>
+    <t>tt32307068</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/roosters-01ksjp2q</t>
   </si>
   <si>
     <t>The Bear</t>
   </si>
   <si>
+    <t>tt14452776</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-bear-01ksfjm6</t>
   </si>
   <si>
     <t>Devil in the Family: The Fall of Ruby Franke</t>
   </si>
   <si>
+    <t>tt35309276</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/documentaire/devil-in-the-family-the-fall-of-ruby-franke-01kskmyn</t>
   </si>
   <si>
     <t>The Night Agent</t>
   </si>
   <si>
+    <t>tt13918776</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-night-agent-01ksfjee</t>
   </si>
   <si>
     <t>Daredevil: Born Again</t>
   </si>
   <si>
+    <t>tt18923754</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/daredevil-born-again-01ksfdbg</t>
   </si>
   <si>
     <t>You</t>
   </si>
   <si>
+    <t>tt7335184</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/you-01ksfdch</t>
   </si>
   <si>
+    <t>tt18335752</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/1923-01ksfjn2</t>
   </si>
   <si>
     <t>Suits LA</t>
   </si>
   <si>
+    <t>tt29485142</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/suits-la-01ksfywn</t>
   </si>
   <si>
     <t>NCIS: Origins</t>
   </si>
   <si>
+    <t>tt30796986</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/ncis-origins-01ksfv6e</t>
   </si>
   <si>
     <t>Football Parents</t>
   </si>
   <si>
     <t>Voetbalouders</t>
   </si>
   <si>
     <t>tt33078939</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/football-parents-01kszmeh</t>
   </si>
   <si>
     <t>My Adventures with Superman</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/my-adventures-with-superman-01ksfv8r</t>
   </si>
   <si>
     <t>Ballard</t>
   </si>
   <si>
+    <t>tt26676904</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/ballard-01ksg24j</t>
   </si>
   <si>
     <t>Amy Bradley Is Missing</t>
   </si>
   <si>
+    <t>tt37439438</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/documentaire/amy-bradley-is-missing-01ksg5he</t>
   </si>
   <si>
     <t>Shifting Gears</t>
   </si>
   <si>
+    <t>tt31614348</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/shifting-gears-01ksfyrg</t>
   </si>
   <si>
     <t>Poppa's House</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/poppas-house-01ksg6yh</t>
   </si>
   <si>
     <t>The Terminal List</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/the-terminal-list-01ksg6gq</t>
   </si>
   <si>
     <t>Sneaky Pete</t>
   </si>
   <si>
+    <t>tt5011816</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/sneaky-pete-01ksfqvx</t>
   </si>
   <si>
     <t>Dexter: Resurrection</t>
   </si>
   <si>
+    <t>tt33043892</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/dexter-resurrection-01ksg8sq</t>
   </si>
   <si>
     <t>Butterfly</t>
   </si>
   <si>
+    <t>tt26672404</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/butterfly-01ksgd3w</t>
   </si>
   <si>
     <t>The Terminal List: Dark Wolf</t>
   </si>
   <si>
+    <t>tt26576161</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-terminal-list-dark-wolf-01ksfv7j</t>
   </si>
   <si>
     <t>FROM</t>
   </si>
   <si>
+    <t>tt9813792</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/from-01ksfcj1</t>
   </si>
   <si>
     <t>The Morning Show</t>
   </si>
   <si>
+    <t>tt7203552</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-morning-show-01ksfq18</t>
   </si>
   <si>
     <t>Alien: Earth</t>
   </si>
   <si>
+    <t>tt13623632</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/alien-earth-01ksfq8c</t>
   </si>
   <si>
     <t>IT: Welcome to Derry</t>
   </si>
   <si>
+    <t>tt19244304</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/it-welcome-to-derry-01ksfjsd</t>
   </si>
   <si>
     <t>Godfather of Harlem</t>
   </si>
   <si>
+    <t>tt8080122</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/godfather-of-harlem-01ksfq47</t>
   </si>
   <si>
     <t>Amsterdam Empire</t>
+  </si>
+  <si>
+    <t>tt31835154</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/amsterdam-empire-01kskba7</t>
   </si>
   <si>
     <t>SAS Rogue Heroes</t>
   </si>
   <si>
     <t>tt10405370</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/sas-rogue-heroes-01ksg9ps</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -749,985 +842,1078 @@
       </c>
       <c r="J2" t="s">
         <v>13</v>
       </c>
       <c r="K2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>2024</v>
       </c>
       <c r="F3">
-        <v>8.2</v>
+        <v>8.1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
       </c>
       <c r="J3" t="s">
         <v>13</v>
       </c>
       <c r="K3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>2024</v>
       </c>
       <c r="F4">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="G4">
         <v>44</v>
       </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
       <c r="J4" t="s">
         <v>13</v>
       </c>
       <c r="K4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E5">
         <v>2025</v>
       </c>
       <c r="F5">
         <v>6.7</v>
       </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
       <c r="J5" t="s">
         <v>13</v>
       </c>
       <c r="K5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2025</v>
       </c>
       <c r="F6">
-        <v>7.3</v>
+        <v>7.4</v>
+      </c>
+      <c r="H6" t="s">
+        <v>26</v>
       </c>
       <c r="J6" t="s">
         <v>13</v>
       </c>
       <c r="K6" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>2024</v>
       </c>
       <c r="F7">
         <v>8.2</v>
       </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
       <c r="J7" t="s">
         <v>13</v>
       </c>
       <c r="K7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
         <v>2005</v>
       </c>
       <c r="F8">
         <v>8.1</v>
       </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
       <c r="J8" t="s">
         <v>13</v>
       </c>
       <c r="K8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
         <v>2021</v>
       </c>
       <c r="F9">
         <v>8.6</v>
       </c>
+      <c r="H9" t="s">
+        <v>35</v>
+      </c>
       <c r="J9" t="s">
         <v>13</v>
       </c>
       <c r="K9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E10">
         <v>2025</v>
       </c>
       <c r="F10">
         <v>7.2</v>
       </c>
+      <c r="H10" t="s">
+        <v>38</v>
+      </c>
       <c r="J10" t="s">
         <v>13</v>
       </c>
       <c r="K10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>2025</v>
       </c>
       <c r="F11">
         <v>7.0</v>
       </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
       <c r="J11" t="s">
         <v>13</v>
       </c>
       <c r="K11" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
         <v>2025</v>
       </c>
       <c r="F12">
-        <v>6.3</v>
+        <v>6.2</v>
+      </c>
+      <c r="H12" t="s">
+        <v>45</v>
       </c>
       <c r="J12" t="s">
         <v>13</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
         <v>2022</v>
       </c>
       <c r="F13">
-        <v>8.2</v>
+        <v>8.1</v>
+      </c>
+      <c r="H13" t="s">
+        <v>48</v>
       </c>
       <c r="J13" t="s">
         <v>13</v>
       </c>
       <c r="K13" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E14">
         <v>2025</v>
       </c>
       <c r="F14">
         <v>8.2</v>
       </c>
+      <c r="H14" t="s">
+        <v>51</v>
+      </c>
       <c r="J14" t="s">
         <v>13</v>
       </c>
       <c r="K14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
         <v>2023</v>
       </c>
       <c r="F15">
         <v>7.7</v>
       </c>
+      <c r="H15" t="s">
+        <v>54</v>
+      </c>
       <c r="J15" t="s">
         <v>13</v>
       </c>
       <c r="K15" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
         <v>2025</v>
       </c>
       <c r="F16">
         <v>8.2</v>
       </c>
+      <c r="H16" t="s">
+        <v>57</v>
+      </c>
       <c r="J16" t="s">
         <v>13</v>
       </c>
       <c r="K16" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>2018</v>
       </c>
       <c r="F17">
         <v>8.0</v>
       </c>
+      <c r="H17" t="s">
+        <v>60</v>
+      </c>
       <c r="J17" t="s">
         <v>13</v>
       </c>
       <c r="K17" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>1923</v>
       </c>
       <c r="C18">
         <v>1923</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
         <v>2022</v>
       </c>
       <c r="F18">
-        <v>8.2</v>
+        <v>8.3</v>
+      </c>
+      <c r="H18" t="s">
+        <v>62</v>
       </c>
       <c r="J18" t="s">
         <v>13</v>
       </c>
       <c r="K18" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
         <v>2025</v>
       </c>
       <c r="F19">
-        <v>6.9</v>
+        <v>6.8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>65</v>
       </c>
       <c r="J19" t="s">
         <v>13</v>
       </c>
       <c r="K19" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
         <v>2024</v>
       </c>
       <c r="F20">
-        <v>7.6</v>
+        <v>7.5</v>
+      </c>
+      <c r="H20" t="s">
+        <v>68</v>
       </c>
       <c r="J20" t="s">
         <v>13</v>
       </c>
       <c r="K20" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
         <v>2025</v>
       </c>
       <c r="F21">
-        <v>5.8</v>
+        <v>6.1</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="J21" t="s">
         <v>13</v>
       </c>
       <c r="K21" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
         <v>2023</v>
       </c>
       <c r="F22">
         <v>8.1</v>
       </c>
       <c r="G22">
         <v>23</v>
       </c>
       <c r="J22" t="s">
         <v>13</v>
       </c>
       <c r="K22" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
         <v>2025</v>
       </c>
       <c r="F23">
-        <v>7.2</v>
+        <v>7.3</v>
+      </c>
+      <c r="H23" t="s">
+        <v>77</v>
       </c>
       <c r="J23" t="s">
         <v>13</v>
       </c>
       <c r="K23" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E24">
         <v>2025</v>
       </c>
       <c r="F24">
         <v>7.0</v>
       </c>
       <c r="G24">
         <v>49</v>
       </c>
+      <c r="H24" t="s">
+        <v>80</v>
+      </c>
       <c r="J24" t="s">
         <v>13</v>
       </c>
       <c r="K24" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
         <v>2025</v>
       </c>
       <c r="F25">
-        <v>6.4</v>
+        <v>6.5</v>
+      </c>
+      <c r="H25" t="s">
+        <v>83</v>
       </c>
       <c r="J25" t="s">
         <v>13</v>
       </c>
       <c r="K25" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
         <v>2024</v>
       </c>
       <c r="F26">
         <v>5.6</v>
       </c>
       <c r="J26" t="s">
         <v>13</v>
       </c>
       <c r="K26" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
         <v>2022</v>
       </c>
       <c r="F27">
         <v>8.0</v>
       </c>
       <c r="J27" t="s">
         <v>13</v>
       </c>
       <c r="K27" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
         <v>2015</v>
       </c>
       <c r="F28">
         <v>7.5</v>
       </c>
+      <c r="H28" t="s">
+        <v>90</v>
+      </c>
       <c r="J28" t="s">
         <v>13</v>
       </c>
       <c r="K28" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
         <v>2025</v>
       </c>
       <c r="F29">
-        <v>8.6</v>
+        <v>8.5</v>
+      </c>
+      <c r="H29" t="s">
+        <v>93</v>
       </c>
       <c r="J29" t="s">
         <v>13</v>
       </c>
       <c r="K29" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
         <v>2025</v>
       </c>
       <c r="F30">
         <v>7.2</v>
       </c>
+      <c r="H30" t="s">
+        <v>96</v>
+      </c>
       <c r="J30" t="s">
         <v>13</v>
       </c>
       <c r="K30" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
         <v>2025</v>
       </c>
       <c r="F31">
-        <v>7.5</v>
+        <v>7.6</v>
+      </c>
+      <c r="H31" t="s">
+        <v>99</v>
       </c>
       <c r="J31" t="s">
         <v>13</v>
       </c>
       <c r="K31" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="C32" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
         <v>2022</v>
       </c>
       <c r="F32">
-        <v>8.4</v>
+        <v>8.5</v>
+      </c>
+      <c r="H32" t="s">
+        <v>102</v>
       </c>
       <c r="J32" t="s">
         <v>13</v>
       </c>
       <c r="K32" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
         <v>2019</v>
       </c>
       <c r="F33">
         <v>7.7</v>
       </c>
+      <c r="H33" t="s">
+        <v>105</v>
+      </c>
       <c r="J33" t="s">
         <v>13</v>
       </c>
       <c r="K33" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="C34" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
         <v>2025</v>
       </c>
       <c r="F34">
         <v>7.3</v>
       </c>
+      <c r="H34" t="s">
+        <v>108</v>
+      </c>
       <c r="J34" t="s">
         <v>13</v>
       </c>
       <c r="K34" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
         <v>2025</v>
       </c>
       <c r="F35">
         <v>8.2</v>
       </c>
+      <c r="H35" t="s">
+        <v>111</v>
+      </c>
       <c r="J35" t="s">
         <v>13</v>
       </c>
       <c r="K35" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>2019</v>
       </c>
       <c r="F36">
         <v>8.1</v>
       </c>
+      <c r="H36" t="s">
+        <v>114</v>
+      </c>
       <c r="J36" t="s">
         <v>13</v>
       </c>
       <c r="K36" t="s">
-        <v>85</v>
+        <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="C37" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
         <v>2025</v>
       </c>
       <c r="F37">
         <v>6.4</v>
       </c>
+      <c r="H37" t="s">
+        <v>117</v>
+      </c>
       <c r="J37" t="s">
         <v>13</v>
       </c>
       <c r="K37" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
         <v>2022</v>
       </c>
       <c r="F38">
         <v>7.8</v>
       </c>
       <c r="G38">
         <v>60</v>
       </c>
       <c r="H38" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
       <c r="J38" t="s">
         <v>13</v>
       </c>
       <c r="K38" t="s">
-        <v>90</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">