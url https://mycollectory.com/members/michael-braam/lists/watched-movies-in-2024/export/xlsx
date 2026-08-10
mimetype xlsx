--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -62,51 +62,51 @@
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Detail URL</t>
   </si>
   <si>
     <t>Civil War</t>
   </si>
   <si>
     <t>movie</t>
   </si>
   <si>
     <t>tt17279496</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/civil-war-01ksfpsr</t>
   </si>
   <si>
-    <t>Anyone But You</t>
+    <t>Anyone but You</t>
   </si>
   <si>
     <t>tt26047818</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/anyone-but-you-01ksfchf</t>
   </si>
   <si>
     <t>Beverly Hills Cop: Axel F</t>
   </si>
   <si>
     <t>tt3083016</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/beverly-hills-cop-axel-f-01ksfypa</t>
   </si>
   <si>
     <t>Kingdom of the Planet of the Apes</t>
   </si>
   <si>
     <t>tt11389872</t>
   </si>
   <si>
     <t>https://mycollectory.com/film/kingdom-of-the-planet-of-the-apes-01ksfcgt</t>
   </si>
@@ -1087,51 +1087,51 @@
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>2024</v>
       </c>
       <c r="F4">
         <v>6.6</v>
       </c>
       <c r="G4">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H4" t="s">
         <v>20</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
       <c r="K4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
@@ -1500,51 +1500,51 @@
       </c>
       <c r="J16" t="s">
         <v>14</v>
       </c>
       <c r="K16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>2024</v>
       </c>
       <c r="F17">
-        <v>6.0</v>
+        <v>6.1</v>
       </c>
       <c r="G17">
         <v>92</v>
       </c>
       <c r="H17" t="s">
         <v>61</v>
       </c>
       <c r="J17" t="s">
         <v>14</v>
       </c>
       <c r="K17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
@@ -2012,51 +2012,51 @@
       </c>
       <c r="J32" t="s">
         <v>14</v>
       </c>
       <c r="K32" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>109</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
         <v>2024</v>
       </c>
       <c r="F33">
-        <v>6.7</v>
+        <v>6.6</v>
       </c>
       <c r="G33">
         <v>100</v>
       </c>
       <c r="H33" t="s">
         <v>110</v>
       </c>
       <c r="J33" t="s">
         <v>14</v>
       </c>
       <c r="K33" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34" t="s">