--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -12,263 +12,344 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Watched Shows in 2024" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Runtime (min)</t>
   </si>
   <si>
     <t>IMDb ID</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Detail URL</t>
   </si>
   <si>
     <t>The Boys</t>
   </si>
   <si>
     <t>series</t>
   </si>
   <si>
+    <t>tt1190634</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/the-boys-01ksfchz</t>
   </si>
   <si>
     <t>The Bear</t>
   </si>
   <si>
+    <t>tt14452776</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-bear-01ksfjm6</t>
   </si>
   <si>
     <t>The Acolyte</t>
   </si>
   <si>
+    <t>tt12262202</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-acolyte-01ksfvfz</t>
   </si>
   <si>
     <t>Boston Legal</t>
   </si>
   <si>
+    <t>tt0402711</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/boston-legal-01ksfdzs</t>
   </si>
   <si>
     <t>Foundation</t>
   </si>
   <si>
+    <t>tt0804484</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/foundation-01ksfe2p</t>
   </si>
   <si>
     <t>House of Cards</t>
   </si>
   <si>
+    <t>tt1856010</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/house-of-cards-01ksfjcg</t>
   </si>
   <si>
     <t>Chicago Fire</t>
   </si>
   <si>
+    <t>tt2261391</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/chicago-fire-01ksfcrc</t>
   </si>
   <si>
     <t>Chicago P.D.</t>
   </si>
   <si>
+    <t>tt2805096</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/chicago-pd-01ksfcte</t>
   </si>
   <si>
     <t>Chicago Med</t>
   </si>
   <si>
+    <t>tt4655480</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/chicago-med-01ksfd7k</t>
   </si>
   <si>
     <t>House of the Dragon</t>
   </si>
   <si>
+    <t>tt11198330</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/house-of-the-dragon-01ksfdgs</t>
   </si>
   <si>
     <t>Lioness</t>
   </si>
   <si>
+    <t>tt13111078</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/lioness-01ksfjn3</t>
   </si>
   <si>
     <t>The Family Stallone</t>
   </si>
   <si>
+    <t>tt26596318</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-family-stallone-01ksgbhb</t>
   </si>
   <si>
     <t>Dragon Ball Super</t>
   </si>
   <si>
     <t>ドラゴンボール超（スーパー）</t>
   </si>
   <si>
+    <t>tt4644488</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/dragon-ball-super-01ksfq7q</t>
   </si>
   <si>
     <t>Cobra Kai</t>
   </si>
   <si>
+    <t>tt7221388</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/cobra-kai-01ksfe6b</t>
   </si>
   <si>
     <t>Banshee</t>
   </si>
   <si>
+    <t>tt2017109</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/banshee-01ksfe1s</t>
   </si>
   <si>
     <t>Mayor of Kingstown</t>
   </si>
   <si>
+    <t>tt11712058</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/mayor-of-kingstown-01ksfjgj</t>
   </si>
   <si>
     <t>Shōgun</t>
   </si>
   <si>
+    <t>tt2788316</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/shogun-01ksg6tm</t>
   </si>
   <si>
     <t>The Lord of the Rings: The Rings of Power</t>
   </si>
   <si>
+    <t>tt7631058</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-lord-of-the-rings-the-rings-of-power-01ksfjf8</t>
   </si>
   <si>
     <t>Terminator Zero</t>
   </si>
   <si>
-    <t>ターミネーター 0</t>
+    <t>tt14153236</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/terminator-zero-01ksfr7y</t>
   </si>
   <si>
     <t>The Penguin</t>
   </si>
   <si>
+    <t>tt15435876</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-penguin-01ksfqta</t>
   </si>
   <si>
     <t>Lost</t>
   </si>
   <si>
+    <t>tt0411008</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/lost-01ksfcwt</t>
   </si>
   <si>
     <t>Presumed Innocent</t>
   </si>
   <si>
+    <t>tt17677860</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/presumed-innocent-01ksfysg</t>
   </si>
   <si>
     <t>This Is the Zodiac Speaking</t>
   </si>
   <si>
     <t>documentary</t>
   </si>
   <si>
+    <t>tt33480540</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/documentaire/this-is-the-zodiac-speaking-01ksfqb2</t>
   </si>
   <si>
     <t>The West Wing</t>
   </si>
   <si>
+    <t>tt0200276</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-west-wing-01ksfd9b</t>
   </si>
   <si>
     <t>Superman &amp; Lois</t>
   </si>
   <si>
+    <t>tt11192306</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/superman-lois-01ksfjcg</t>
   </si>
   <si>
     <t>SEAL Team</t>
   </si>
   <si>
+    <t>tt6473344</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/seal-team-01ksfdmt</t>
   </si>
   <si>
     <t>The Rookie</t>
   </si>
   <si>
+    <t>tt7587890</t>
+  </si>
+  <si>
     <t>https://mycollectory.com/serie/the-rookie-01ksfcjw</t>
   </si>
   <si>
     <t>Yellowstone</t>
+  </si>
+  <si>
+    <t>tt4236770</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/yellowstone-01ksfcp4</t>
   </si>
   <si>
     <t>My Wife and Kids</t>
   </si>
   <si>
     <t>tt0273855</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/my-wife-and-kids-01ksfr6t</t>
   </si>
   <si>
     <t>DAHMER - Monster: The Jeffrey Dahmer Story</t>
   </si>
   <si>
     <t>https://mycollectory.com/serie/dahmer-monster-the-jeffrey-dahmer-story-01ksfr6k</t>
   </si>
   <si>
     <t>Dragon Ball Z</t>
   </si>
   <si>
     <t>ドラゴンボールゼット</t>
   </si>
@@ -635,51 +716,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -693,864 +774,948 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2">
         <v>2019</v>
       </c>
       <c r="F2">
-        <v>8.5</v>
+        <v>8.4</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
       </c>
       <c r="J2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>2022</v>
       </c>
       <c r="F3">
-        <v>8.2</v>
+        <v>8.1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>2024</v>
       </c>
       <c r="F4">
         <v>5.4</v>
       </c>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
       <c r="J4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
         <v>2004</v>
       </c>
       <c r="F5">
         <v>7.9</v>
       </c>
       <c r="G5">
         <v>42</v>
       </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
       <c r="J5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2021</v>
       </c>
       <c r="F6">
         <v>7.7</v>
       </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>2013</v>
       </c>
       <c r="F7">
         <v>8.0</v>
       </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
       <c r="J7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
         <v>2012</v>
       </c>
       <c r="F8">
         <v>8.4</v>
       </c>
       <c r="G8">
         <v>42</v>
       </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
       <c r="J8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K8" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
         <v>2014</v>
       </c>
       <c r="F9">
         <v>8.4</v>
       </c>
+      <c r="H9" t="s">
+        <v>35</v>
+      </c>
       <c r="J9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K9" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
         <v>2015</v>
       </c>
       <c r="F10">
         <v>8.3</v>
       </c>
+      <c r="H10" t="s">
+        <v>38</v>
+      </c>
       <c r="J10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K10" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>2022</v>
       </c>
       <c r="F11">
-        <v>8.3</v>
+        <v>8.4</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
       </c>
       <c r="J11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K11" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
         <v>2023</v>
       </c>
       <c r="F12">
         <v>8.0</v>
       </c>
+      <c r="H12" t="s">
+        <v>44</v>
+      </c>
       <c r="J12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
         <v>2023</v>
       </c>
       <c r="F13">
         <v>7.1</v>
       </c>
+      <c r="H13" t="s">
+        <v>47</v>
+      </c>
       <c r="J13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K13" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
         <v>2015</v>
       </c>
       <c r="F14">
         <v>8.2</v>
       </c>
       <c r="G14">
         <v>23</v>
       </c>
+      <c r="H14" t="s">
+        <v>51</v>
+      </c>
       <c r="J14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K14" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
         <v>2018</v>
       </c>
       <c r="F15">
         <v>8.2</v>
       </c>
+      <c r="H15" t="s">
+        <v>54</v>
+      </c>
       <c r="J15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K15" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
         <v>2013</v>
       </c>
       <c r="F16">
         <v>8.0</v>
       </c>
       <c r="G16">
         <v>50</v>
       </c>
+      <c r="H16" t="s">
+        <v>57</v>
+      </c>
       <c r="J16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K16" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>2021</v>
       </c>
       <c r="F17">
-        <v>7.9</v>
+        <v>8.0</v>
+      </c>
+      <c r="H17" t="s">
+        <v>60</v>
       </c>
       <c r="J17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K17" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
         <v>2024</v>
       </c>
       <c r="F18">
         <v>8.4</v>
       </c>
+      <c r="H18" t="s">
+        <v>63</v>
+      </c>
       <c r="J18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K18" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
         <v>2022</v>
       </c>
       <c r="F19">
         <v>7.2</v>
       </c>
+      <c r="H19" t="s">
+        <v>66</v>
+      </c>
       <c r="J19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K19" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
         <v>2024</v>
       </c>
       <c r="F20">
         <v>7.0</v>
       </c>
+      <c r="H20" t="s">
+        <v>69</v>
+      </c>
       <c r="J20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K20" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
         <v>2024</v>
       </c>
       <c r="F21">
         <v>8.4</v>
       </c>
+      <c r="H21" t="s">
+        <v>72</v>
+      </c>
       <c r="J21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K21" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
         <v>2004</v>
       </c>
       <c r="F22">
         <v>8.0</v>
       </c>
+      <c r="H22" t="s">
+        <v>75</v>
+      </c>
       <c r="J22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K22" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
         <v>2024</v>
       </c>
       <c r="F23">
-        <v>7.9</v>
+        <v>7.8</v>
+      </c>
+      <c r="H23" t="s">
+        <v>78</v>
       </c>
       <c r="J23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K23" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="E24">
         <v>2024</v>
       </c>
       <c r="F24">
         <v>7.3</v>
       </c>
+      <c r="H24" t="s">
+        <v>82</v>
+      </c>
       <c r="J24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K24" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
         <v>1999</v>
       </c>
       <c r="F25">
         <v>8.3</v>
       </c>
+      <c r="H25" t="s">
+        <v>85</v>
+      </c>
       <c r="J25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K25" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
         <v>2021</v>
       </c>
       <c r="F26">
         <v>8.1</v>
       </c>
       <c r="G26">
         <v>44</v>
       </c>
+      <c r="H26" t="s">
+        <v>88</v>
+      </c>
       <c r="J26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K26" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
         <v>2017</v>
       </c>
       <c r="F27">
         <v>8.0</v>
       </c>
+      <c r="H27" t="s">
+        <v>91</v>
+      </c>
       <c r="J27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K27" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
         <v>2018</v>
       </c>
       <c r="F28">
         <v>8.6</v>
       </c>
+      <c r="H28" t="s">
+        <v>94</v>
+      </c>
       <c r="J28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K28" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
         <v>2018</v>
       </c>
       <c r="F29">
         <v>8.3</v>
       </c>
+      <c r="H29" t="s">
+        <v>97</v>
+      </c>
       <c r="J29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K29" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
         <v>2001</v>
       </c>
       <c r="F30">
         <v>7.4</v>
       </c>
       <c r="G30">
         <v>23</v>
       </c>
       <c r="H30" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="J30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K30" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
         <v>2022</v>
       </c>
       <c r="F31">
         <v>8.0</v>
       </c>
       <c r="J31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K31" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
         <v>1989</v>
       </c>
       <c r="F32">
         <v>8.4</v>
       </c>
       <c r="G32">
         <v>26</v>
       </c>
       <c r="H32" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="J32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K32" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">